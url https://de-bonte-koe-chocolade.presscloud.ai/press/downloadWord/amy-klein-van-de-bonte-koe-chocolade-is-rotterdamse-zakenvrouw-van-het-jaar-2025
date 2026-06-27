--- v0 (2025-12-16)
+++ v1 (2026-06-27)
@@ -314,51 +314,51 @@
         <w:t xml:space="preserve">Over: De Bonte Koe Chocolade</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Over De Bonte Koe – Handgemaakte chocolade van goeden huize De Bonte Koe is een familiebedrijf dat sinds 1992 bekendstaat om haar handgemaakte chocolade van de hoogste kwaliteit. Het assortiment varieert van verfijnde bonbons tot verrassende limited editions, waarbij altijd de beste ingrediënten worden gebruikt. De Bonte Koe is B Corp-gecertificeerd, wat betekent dat het bedrijf zich inzet voor een positieve impact op mens en planeet. De producten zijn te verkrijgen in de winkels in Schiedam, Den Haag en Rotterdam, en via de website.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>