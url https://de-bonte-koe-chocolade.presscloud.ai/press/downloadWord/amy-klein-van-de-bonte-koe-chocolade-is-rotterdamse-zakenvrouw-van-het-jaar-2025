--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -338,82 +338,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>